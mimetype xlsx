--- v0 (2025-10-04)
+++ v1 (2026-04-20)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Skara HF\OneDrive\Dokument\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Worksheet!$A$1:$J$14</definedName>
   </definedNames>
   <calcPr calcId="162913" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="46">
   <si>
     <t>Speldatum</t>
   </si>
   <si>
     <t>Starttid</t>
   </si>
   <si>
     <t>Hemma</t>
   </si>
   <si>
     <t>Borta</t>
   </si>
   <si>
     <t>Klass</t>
   </si>
   <si>
     <t>Spelplats</t>
   </si>
   <si>
     <t>IK Sävehof</t>
   </si>
   <si>
     <t xml:space="preserve">Skara HF  </t>
   </si>
   <si>
@@ -153,114 +153,152 @@
     <t>F14</t>
   </si>
   <si>
     <t>F16</t>
   </si>
   <si>
     <t>F11</t>
   </si>
   <si>
     <t>F7</t>
   </si>
   <si>
     <t>U/J lag</t>
   </si>
   <si>
     <t>F10</t>
   </si>
   <si>
     <t>F13</t>
   </si>
   <si>
     <t>F9</t>
   </si>
   <si>
     <t>F6</t>
+  </si>
+  <si>
+    <t>Nytt datum</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -525,515 +563,522 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J14"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" customWidth="1"/>
     <col min="3" max="3" width="10.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.88671875" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="6" max="6" width="31.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" customWidth="1"/>
     <col min="9" max="9" width="14.6640625" customWidth="1"/>
+    <col min="11" max="11" width="10.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A2" s="4">
         <v>45934</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="5">
         <v>0.58333333333333337</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A3" s="4">
         <v>45937</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A4" s="4">
         <v>45955</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="5">
         <v>0.66666666666666663</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="4">
         <v>45959</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="4">
         <v>45963</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="5">
         <v>0.66666666666666663</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="4">
         <v>45973</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="4">
         <v>46011</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="5">
         <v>0.66666666666666663</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C9" s="5">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="13">
+        <v>46033</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="15">
         <v>0.66666666666666663</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="2" t="s">
+      <c r="D9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="F9" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="2" t="s">
+      <c r="G9" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="I9" s="2" t="s">
+      <c r="I9" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="J9" s="2" t="s">
+      <c r="J9" s="16" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="K9" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="4">
         <v>46038</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="4">
         <v>46051</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A12" s="4">
         <v>46067</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="5">
         <v>0.66666666666666663</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="4">
         <v>46078</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B14" s="6" t="s">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="7">
+        <v>46105</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="9">
         <v>0.79166666666666663</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="2" t="s">
+      <c r="D14" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="F14" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="2" t="s">
+      <c r="G14" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="I14" s="2" t="s">
+      <c r="I14" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="J14" s="2" t="s">
+      <c r="J14" s="10" t="s">
         <v>38</v>
+      </c>
+      <c r="K14" s="11" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J14"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">